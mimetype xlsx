--- v5 (2026-08-11)
+++ v6 (2026-09-26)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="行业参数信息表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
   <si>
     <t>BOM单号</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>订单号</t>
   </si>
   <si>
     <t>物料号</t>
   </si>
   <si>
     <t>整机序列号</t>
   </si>
   <si>
     <t>主板序列号</t>
   </si>
   <si>
     <t>电源序列号</t>
   </si>
   <si>
     <t>CPU序列号</t>
   </si>
   <si>
@@ -105,81 +105,240 @@
   <si>
     <t>参数25</t>
   </si>
   <si>
     <t>参数26</t>
   </si>
   <si>
     <t>参数27</t>
   </si>
   <si>
     <t>参数28</t>
   </si>
   <si>
     <t>参数29</t>
   </si>
   <si>
     <t>备注</t>
   </si>
   <si>
     <t>装配人员</t>
   </si>
   <si>
     <t>证书号</t>
   </si>
   <si>
-    <t>148326072901</t>
-[...29 lines deleted...]
-    <t>2Q2800341518</t>
+    <t>148326092201</t>
+  </si>
+  <si>
+    <t>2026-09-23</t>
+  </si>
+  <si>
+    <t>PO2609003920</t>
+  </si>
+  <si>
+    <t>16080101949</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092301</t>
+  </si>
+  <si>
+    <t>Z3934B26071841</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002286</t>
+  </si>
+  <si>
+    <t>U8SS173403043</t>
+  </si>
+  <si>
+    <t>2P5200009794</t>
+  </si>
+  <si>
+    <t>RAM129H0046790S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092302</t>
+  </si>
+  <si>
+    <t>Z3934B26071842</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002281</t>
+  </si>
+  <si>
+    <t>M6R87G1801885</t>
+  </si>
+  <si>
+    <t>2P5200007774</t>
+  </si>
+  <si>
+    <t>RAM129H0004420S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092303</t>
+  </si>
+  <si>
+    <t>Z3934B26071843</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002282</t>
+  </si>
+  <si>
+    <t>U6K78D2301714</t>
+  </si>
+  <si>
+    <t>2P5200008750</t>
+  </si>
+  <si>
+    <t>RAM129H0018670S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092304</t>
+  </si>
+  <si>
+    <t>Z3934B26071844</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002287</t>
+  </si>
+  <si>
+    <t>U6G978L402720</t>
+  </si>
+  <si>
+    <t>2P5200008817</t>
+  </si>
+  <si>
+    <t>RAM129H0012130S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092305</t>
+  </si>
+  <si>
+    <t>Z3934B26071845</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002288</t>
+  </si>
+  <si>
+    <t>U6FV798701886</t>
+  </si>
+  <si>
+    <t>2P5200006946</t>
+  </si>
+  <si>
+    <t>RAM129H0037290S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092306</t>
+  </si>
+  <si>
+    <t>Z3934B26071846</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002283</t>
+  </si>
+  <si>
+    <t>U63R4T3403157</t>
+  </si>
+  <si>
+    <t>2P5200006947</t>
+  </si>
+  <si>
+    <t>RAM129H0028420S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092307</t>
+  </si>
+  <si>
+    <t>Z3934B26071847</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002289</t>
+  </si>
+  <si>
+    <t>U7D74T4802665</t>
+  </si>
+  <si>
+    <t>2P5200009789</t>
+  </si>
+  <si>
+    <t>RAM129H0029160S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092308</t>
+  </si>
+  <si>
+    <t>Z3934B26071848</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002284</t>
+  </si>
+  <si>
+    <t>U7W42U5902305</t>
+  </si>
+  <si>
+    <t>2P5200008522</t>
+  </si>
+  <si>
+    <t>RAM129H0015020S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092309</t>
+  </si>
+  <si>
+    <t>Z3934B26071849</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002285</t>
+  </si>
+  <si>
+    <t>U6G978L402019</t>
+  </si>
+  <si>
+    <t>2P5200004737</t>
+  </si>
+  <si>
+    <t>RAM129H0046700S304</t>
+  </si>
+  <si>
+    <t>P60IPC610Z39026092310</t>
+  </si>
+  <si>
+    <t>Z3934B26071850</t>
+  </si>
+  <si>
+    <t>9PA300HY05 Z6331002290</t>
+  </si>
+  <si>
+    <t>U7YS481404657</t>
+  </si>
+  <si>
+    <t>2P5200003047</t>
+  </si>
+  <si>
+    <t>RAM129H0028040S304</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-MM-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -194,51 +353,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AG3"/>
+  <dimension ref="A1:AG11"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1" style="2"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
@@ -381,33 +540,304 @@
         <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>36</v>
       </c>
+      <c r="E3" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="F3" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="G3" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="H3" s="0" t="s">
+        <v>46</v>
+      </c>
       <c r="I3" s="0" t="s">
-        <v>43</v>
+        <v>47</v>
+      </c>
+      <c r="J3" s="0" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="H5" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="J5" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="H7" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="J7" s="0" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="J9" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>