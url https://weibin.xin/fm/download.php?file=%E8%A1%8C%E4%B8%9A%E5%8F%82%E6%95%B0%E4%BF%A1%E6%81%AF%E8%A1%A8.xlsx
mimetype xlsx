--- v2 (2026-03-26)
+++ v3 (2026-05-13)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="行业参数信息表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>BOM单号</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>订单号</t>
   </si>
   <si>
     <t>物料号</t>
   </si>
   <si>
     <t>整机序列号</t>
   </si>
   <si>
     <t>主板序列号</t>
   </si>
   <si>
     <t>电源序列号</t>
   </si>
   <si>
     <t>CPU序列号</t>
   </si>
   <si>
@@ -105,108 +105,81 @@
   <si>
     <t>参数25</t>
   </si>
   <si>
     <t>参数26</t>
   </si>
   <si>
     <t>参数27</t>
   </si>
   <si>
     <t>参数28</t>
   </si>
   <si>
     <t>参数29</t>
   </si>
   <si>
     <t>备注</t>
   </si>
   <si>
     <t>装配人员</t>
   </si>
   <si>
     <t>证书号</t>
   </si>
   <si>
-    <t>148326031901</t>
-[...56 lines deleted...]
-    <t>2P3600254434</t>
+    <t>148326051201</t>
+  </si>
+  <si>
+    <t>2026-05-12</t>
+  </si>
+  <si>
+    <t>PO2605002508</t>
+  </si>
+  <si>
+    <t>16080101587</t>
+  </si>
+  <si>
+    <t>P60IPC6041W6802605121</t>
+  </si>
+  <si>
+    <t>IAIW6805X262Q0273</t>
+  </si>
+  <si>
+    <t>2Q044238060</t>
+  </si>
+  <si>
+    <t>U2AD272300888</t>
+  </si>
+  <si>
+    <t>2Q0600132139</t>
+  </si>
+  <si>
+    <t>OM8TAP41024K1-A0050026B73843BD436A88867D0430E7720</t>
+  </si>
+  <si>
+    <t>2Q0600132291</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-MM-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -221,51 +194,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AG4"/>
+  <dimension ref="A1:AG3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1" style="2"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
@@ -400,76 +373,38 @@
       </c>
       <c r="E2" s="0" t="s">
         <v>37</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I3" s="0" t="s">
         <v>43</v>
-      </c>
-[...42 lines deleted...]
-        <v>52</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>