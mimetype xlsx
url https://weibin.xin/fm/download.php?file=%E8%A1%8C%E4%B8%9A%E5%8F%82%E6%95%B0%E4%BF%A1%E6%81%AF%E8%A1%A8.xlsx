--- v3 (2026-05-13)
+++ v4 (2026-06-27)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="行业参数信息表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
   <si>
     <t>BOM单号</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>订单号</t>
   </si>
   <si>
     <t>物料号</t>
   </si>
   <si>
     <t>整机序列号</t>
   </si>
   <si>
     <t>主板序列号</t>
   </si>
   <si>
     <t>电源序列号</t>
   </si>
   <si>
     <t>CPU序列号</t>
   </si>
   <si>
@@ -105,81 +105,333 @@
   <si>
     <t>参数25</t>
   </si>
   <si>
     <t>参数26</t>
   </si>
   <si>
     <t>参数27</t>
   </si>
   <si>
     <t>参数28</t>
   </si>
   <si>
     <t>参数29</t>
   </si>
   <si>
     <t>备注</t>
   </si>
   <si>
     <t>装配人员</t>
   </si>
   <si>
     <t>证书号</t>
   </si>
   <si>
-    <t>148326051201</t>
-[...29 lines deleted...]
-    <t>2Q0600132291</t>
+    <t>148326062301</t>
+  </si>
+  <si>
+    <t>2026-06-23</t>
+  </si>
+  <si>
+    <t>PO2606003689</t>
+  </si>
+  <si>
+    <t>16080300039</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606251</t>
+  </si>
+  <si>
+    <t>IAIH6104X261Q0113</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150677</t>
+  </si>
+  <si>
+    <t>U6D54A6900144</t>
+  </si>
+  <si>
+    <t>2Q2100273804</t>
+  </si>
+  <si>
+    <t>50026B7384694C5E</t>
+  </si>
+  <si>
+    <t>2Q2100273697</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606252</t>
+  </si>
+  <si>
+    <t>IAIH6104X261Q0112</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150523</t>
+  </si>
+  <si>
+    <t>U6D54A6900706</t>
+  </si>
+  <si>
+    <t>2Q2100273476</t>
+  </si>
+  <si>
+    <t>50026B738470B7AC</t>
+  </si>
+  <si>
+    <t>2Q2100273494</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606253</t>
+  </si>
+  <si>
+    <t>IAIH6104X26340236</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150524</t>
+  </si>
+  <si>
+    <t>U6D54A6901576</t>
+  </si>
+  <si>
+    <t>2Q2100273740</t>
+  </si>
+  <si>
+    <t>50026B7384314879</t>
+  </si>
+  <si>
+    <t>2Q2100273900</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606254</t>
+  </si>
+  <si>
+    <t>IAIH6104X261Q0006</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150521</t>
+  </si>
+  <si>
+    <t>U6D54A6900664</t>
+  </si>
+  <si>
+    <t>2Q2100273597</t>
+  </si>
+  <si>
+    <t>50026B738470B793</t>
+  </si>
+  <si>
+    <t>2Q2100273811</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606255</t>
+  </si>
+  <si>
+    <t>IAIH6104X261Q0007</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150671</t>
+  </si>
+  <si>
+    <t>U6D54A6900086</t>
+  </si>
+  <si>
+    <t>2Q2100273863</t>
+  </si>
+  <si>
+    <t>50026B738470C79B</t>
+  </si>
+  <si>
+    <t>2Q2100273532</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606256</t>
+  </si>
+  <si>
+    <t>IAIH6104X261Q0008</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150528</t>
+  </si>
+  <si>
+    <t>U6D54A6900347</t>
+  </si>
+  <si>
+    <t>2Q2100273557</t>
+  </si>
+  <si>
+    <t>50026B738463B8FC</t>
+  </si>
+  <si>
+    <t>2Q2100273446</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606257</t>
+  </si>
+  <si>
+    <t>IAIH6104X261Q0009</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150679</t>
+  </si>
+  <si>
+    <t>U6D54A6900598</t>
+  </si>
+  <si>
+    <t>2Q2100273802</t>
+  </si>
+  <si>
+    <t>50026B7384694FBB</t>
+  </si>
+  <si>
+    <t>2Q2100273489</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606258</t>
+  </si>
+  <si>
+    <t>IAIH6104X261Q0010</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150680</t>
+  </si>
+  <si>
+    <t>U6D54A6901315</t>
+  </si>
+  <si>
+    <t>2Q2100273836</t>
+  </si>
+  <si>
+    <t>50026B7383F8C951</t>
+  </si>
+  <si>
+    <t>2Q2100273453</t>
+  </si>
+  <si>
+    <t>P60IPC6056H6102606259</t>
+  </si>
+  <si>
+    <t>IAIH6104X26340245</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150529</t>
+  </si>
+  <si>
+    <t>U6D54A6901389</t>
+  </si>
+  <si>
+    <t>2Q2100273801</t>
+  </si>
+  <si>
+    <t>50026B7383FF9D63</t>
+  </si>
+  <si>
+    <t>2Q2100273508</t>
+  </si>
+  <si>
+    <t>P60IPC6056H61026062510</t>
+  </si>
+  <si>
+    <t>IAIH6104X26340241</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150530</t>
+  </si>
+  <si>
+    <t>U6D54A6900714</t>
+  </si>
+  <si>
+    <t>2Q2100273803</t>
+  </si>
+  <si>
+    <t>50026B73846947D1</t>
+  </si>
+  <si>
+    <t>2Q2100273798</t>
+  </si>
+  <si>
+    <t>P60IPC6056H61026062511</t>
+  </si>
+  <si>
+    <t>IAIH6104X26340242</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150525</t>
+  </si>
+  <si>
+    <t>U6D54A6900713</t>
+  </si>
+  <si>
+    <t>2Q2100273590</t>
+  </si>
+  <si>
+    <t>50026B7383F8A911</t>
+  </si>
+  <si>
+    <t>2Q2100273800</t>
+  </si>
+  <si>
+    <t>P60IPC6056H61026062512</t>
+  </si>
+  <si>
+    <t>IAIH6104X26340243</t>
+  </si>
+  <si>
+    <t>9PA500C720 S6101150526</t>
+  </si>
+  <si>
+    <t>U6D54A6900455</t>
+  </si>
+  <si>
+    <t>2Q2100273589</t>
+  </si>
+  <si>
+    <t>50026B7383F8BB7E</t>
+  </si>
+  <si>
+    <t>2Q2100273561</t>
+  </si>
+  <si>
+    <t>P60IPC6056H61026062513</t>
+  </si>
+  <si>
+    <t>IAIH6104X26340244</t>
+  </si>
+  <si>
+    <t>9PA500C720 S5351000006</t>
+  </si>
+  <si>
+    <t>U6D54A6901513</t>
+  </si>
+  <si>
+    <t>2Q2100273603</t>
+  </si>
+  <si>
+    <t>50026B7383FD72D1</t>
+  </si>
+  <si>
+    <t>2Q2100273604</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-MM-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -194,51 +446,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AG3"/>
+  <dimension ref="A1:AG27"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1" style="2"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
@@ -378,33 +630,663 @@
         <v>38</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>35</v>
       </c>
+      <c r="D3" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E3" s="0" t="s">
+        <v>37</v>
+      </c>
       <c r="I3" s="0" t="s">
         <v>43</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C4" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E4" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="G4" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="H4" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="I4" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="J4" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D5" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="0" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D6" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E6" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="F6" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="G6" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="I6" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="0" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="I7" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="H8" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="I8" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="J8" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="I9" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="I10" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="I11" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I12" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="I13" s="0" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="I14" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I15" s="0" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>89</v>
+      </c>
+      <c r="I16" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="I17" s="0" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="H18" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="I18" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="I19" s="0" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="H20" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="I20" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="J20" s="0" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>100</v>
+      </c>
+      <c r="I21" s="0" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="H22" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="I22" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="J22" s="0" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="I23" s="0" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="H24" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="I24" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="J24" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I25" s="0" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="H26" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="I26" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="J26" s="0" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="I27" s="0" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>