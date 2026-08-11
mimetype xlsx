--- v4 (2026-06-27)
+++ v5 (2026-08-11)
@@ -4,51 +4,51 @@
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="行业参数信息表" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="44">
   <si>
     <t>BOM单号</t>
   </si>
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>订单号</t>
   </si>
   <si>
     <t>物料号</t>
   </si>
   <si>
     <t>整机序列号</t>
   </si>
   <si>
     <t>主板序列号</t>
   </si>
   <si>
     <t>电源序列号</t>
   </si>
   <si>
     <t>CPU序列号</t>
   </si>
   <si>
@@ -105,333 +105,81 @@
   <si>
     <t>参数25</t>
   </si>
   <si>
     <t>参数26</t>
   </si>
   <si>
     <t>参数27</t>
   </si>
   <si>
     <t>参数28</t>
   </si>
   <si>
     <t>参数29</t>
   </si>
   <si>
     <t>备注</t>
   </si>
   <si>
     <t>装配人员</t>
   </si>
   <si>
     <t>证书号</t>
   </si>
   <si>
-    <t>148326062301</t>
-[...281 lines deleted...]
-    <t>2Q2100273604</t>
+    <t>148326072901</t>
+  </si>
+  <si>
+    <t>2026-07-30</t>
+  </si>
+  <si>
+    <t>PO2607004654</t>
+  </si>
+  <si>
+    <t>16080200209</t>
+  </si>
+  <si>
+    <t>P60IPC750H1102607301</t>
+  </si>
+  <si>
+    <t>W0481IMB11026020354</t>
+  </si>
+  <si>
+    <t>HK40092FPS1SEQ505030755</t>
+  </si>
+  <si>
+    <t>U8N08C0501278</t>
+  </si>
+  <si>
+    <t>2Q2800341523</t>
+  </si>
+  <si>
+    <t>OCP0S3512Q-A050026B73835B7BC7</t>
+  </si>
+  <si>
+    <t>2Q2800341518</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="yyyy-MM-dd"/>
   </numFmts>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -446,51 +194,51 @@
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="0" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="0" applyFont="1" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" applyNumberFormat="1" fontId="1" applyFont="1" xfId="0" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AG27"/>
+  <dimension ref="A1:AG3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9.140625" customWidth="1"/>
     <col min="2" max="2" width="9.140625" customWidth="1" style="2"/>
     <col min="3" max="3" width="9.140625" customWidth="1"/>
     <col min="4" max="4" width="9.140625" customWidth="1"/>
     <col min="5" max="5" width="9.140625" customWidth="1"/>
     <col min="6" max="6" width="9.140625" customWidth="1"/>
     <col min="7" max="7" width="9.140625" customWidth="1"/>
     <col min="8" max="8" width="9.140625" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" customWidth="1"/>
     <col min="11" max="11" width="9.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.140625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" customWidth="1"/>
     <col min="15" max="15" width="9.140625" customWidth="1"/>
     <col min="16" max="16" width="9.140625" customWidth="1"/>
     <col min="17" max="17" width="9.140625" customWidth="1"/>
     <col min="18" max="18" width="9.140625" customWidth="1"/>
     <col min="19" max="19" width="9.140625" customWidth="1"/>
     <col min="20" max="20" width="9.140625" customWidth="1"/>
@@ -633,660 +381,33 @@
         <v>39</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>40</v>
       </c>
       <c r="I2" s="0" t="s">
         <v>41</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>35</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="E3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I3" s="0" t="s">
         <v>43</v>
-      </c>
-[...622 lines deleted...]
-        <v>127</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>